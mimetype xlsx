--- v0 (2026-04-21)
+++ v1 (2026-05-11)
@@ -1,95 +1,95 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\Publicad\Catalogo de Series\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E6470783-84C6-4F54-87D1-798730434C72}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9B41F39B-CCA6-462C-81A4-1015FDE269BE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{B3926CC8-FDC2-4DC4-8692-BC9448983DDE}"/>
   </bookViews>
   <sheets>
     <sheet name="Guía Infomondia" sheetId="2" r:id="rId1"/>
     <sheet name="Observaciones" sheetId="3" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="cm">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="H68" i="2" l="1"/>
+  <c r="H69" i="2" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="516" uniqueCount="137">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="521" uniqueCount="138">
   <si>
     <t>Cociente</t>
   </si>
   <si>
     <t>D</t>
   </si>
   <si>
     <t>ML</t>
   </si>
   <si>
     <t>Tasa de interés</t>
   </si>
   <si>
     <t>M</t>
   </si>
   <si>
     <t>En millones de ARS</t>
   </si>
   <si>
     <t>ME</t>
   </si>
   <si>
     <t>Cheques Cancelatorios en moneda extranjera y Certificados de Depósitos para la Inversión (CEDIN)</t>
   </si>
   <si>
@@ -456,50 +456,53 @@
     <t>Depósitos a plazo del sector privado (a plazo fijo e inversiones)</t>
   </si>
   <si>
     <t>Tasa de interés TM20 de bancos privados</t>
   </si>
   <si>
     <t>Pases pasivos para el BCRA (incluye pases pasivos con FCI)</t>
   </si>
   <si>
     <t>Reservas internacionales (excluidas asignaciones DEG 2009)</t>
   </si>
   <si>
     <t>Guía de API del Informe Monetario Diario</t>
   </si>
   <si>
     <t xml:space="preserve">Efecto Monetario de los interéses, primas y remuneración de cuentas corrientes asociados a op. de pases, LELIQ, NOTALQ, redescuentos y adel. </t>
   </si>
   <si>
     <t xml:space="preserve">Tasa de interés TAMAR de bancos privados </t>
   </si>
   <si>
     <t xml:space="preserve">Tasa de interés por depósitos a plazo de personas humanas </t>
   </si>
   <si>
     <t>Tasa de interés de depósitos a plazo fijo UVA</t>
+  </si>
+  <si>
+    <t>Depósitos del sector privado no financiero</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -910,54 +913,54 @@
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bcra.gob.ar/apis-banco-central/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:estadis.monyfin@bcra.gob.ar%20" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:api@bcra.gob.ar" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{94FBF64F-1033-4F6F-992C-568429A2E149}">
   <sheetPr codeName="Hoja2">
     <tabColor theme="0"/>
   </sheetPr>
-  <dimension ref="A1:L104"/>
+  <dimension ref="A1:L105"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <pane ySplit="1" topLeftCell="A60" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="1" topLeftCell="A33" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="14.5" zeroHeight="1" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="21.7265625" style="1" customWidth="1"/>
     <col min="2" max="2" width="81.7265625" style="2" customWidth="1"/>
     <col min="3" max="3" width="40.36328125" style="1" customWidth="1"/>
     <col min="4" max="4" width="22.1796875" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="37.1796875" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="20.1796875" style="1" hidden="1" customWidth="1"/>
     <col min="8" max="8" width="16.81640625" style="1" hidden="1" customWidth="1"/>
     <col min="9" max="9" width="16.54296875" style="1" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="3" style="3" customWidth="1"/>
     <col min="11" max="12" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="13" max="16384" width="10.90625" style="1" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A1" s="4" t="s">
         <v>56</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>10</v>
@@ -1824,1270 +1827,1290 @@
         <v>55</v>
       </c>
     </row>
     <row r="44" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A44" s="3">
         <v>107</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>109</v>
       </c>
       <c r="C44" s="3" t="s">
         <v>51</v>
       </c>
       <c r="D44" s="3" t="s">
         <v>1</v>
       </c>
       <c r="E44" s="3" t="s">
         <v>18</v>
       </c>
       <c r="F44" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="45" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A45" s="3">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="B45" s="9" t="s">
-        <v>100</v>
+        <v>137</v>
       </c>
       <c r="C45" s="3" t="s">
         <v>51</v>
       </c>
       <c r="D45" s="3" t="s">
         <v>1</v>
       </c>
       <c r="E45" s="3" t="s">
-        <v>5</v>
+        <v>18</v>
       </c>
       <c r="F45" s="3" t="s">
-        <v>2</v>
+        <v>6</v>
       </c>
     </row>
     <row r="46" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A46" s="3">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="B46" s="9" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="C46" s="3" t="s">
         <v>51</v>
       </c>
       <c r="D46" s="3" t="s">
         <v>1</v>
       </c>
       <c r="E46" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F46" s="3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="47" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A47" s="3">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="B47" s="9" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="C47" s="3" t="s">
         <v>51</v>
       </c>
       <c r="D47" s="3" t="s">
         <v>1</v>
       </c>
       <c r="E47" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F47" s="3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="48" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A48" s="3">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="B48" s="9" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="C48" s="3" t="s">
         <v>51</v>
       </c>
       <c r="D48" s="3" t="s">
         <v>1</v>
       </c>
       <c r="E48" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F48" s="3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="49" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A49" s="3">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="B49" s="9" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="C49" s="3" t="s">
         <v>51</v>
       </c>
       <c r="D49" s="3" t="s">
         <v>1</v>
       </c>
       <c r="E49" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F49" s="3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="50" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A50" s="3">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="B50" s="9" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="C50" s="3" t="s">
         <v>51</v>
       </c>
       <c r="D50" s="3" t="s">
         <v>1</v>
       </c>
       <c r="E50" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F50" s="3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="51" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A51" s="3">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="B51" s="9" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="C51" s="3" t="s">
         <v>51</v>
       </c>
       <c r="D51" s="3" t="s">
         <v>1</v>
       </c>
       <c r="E51" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F51" s="3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="52" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A52" s="3">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="B52" s="9" t="s">
-        <v>99</v>
+        <v>106</v>
       </c>
       <c r="C52" s="3" t="s">
         <v>51</v>
       </c>
       <c r="D52" s="3" t="s">
         <v>1</v>
       </c>
       <c r="E52" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F52" s="3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="53" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A53" s="3">
-        <v>125</v>
+        <v>117</v>
       </c>
       <c r="B53" s="9" t="s">
         <v>99</v>
       </c>
       <c r="C53" s="3" t="s">
         <v>51</v>
       </c>
       <c r="D53" s="3" t="s">
         <v>1</v>
       </c>
       <c r="E53" s="3" t="s">
-        <v>18</v>
+        <v>5</v>
       </c>
       <c r="F53" s="3" t="s">
-        <v>6</v>
+        <v>2</v>
       </c>
     </row>
     <row r="54" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A54" s="3">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="B54" s="9" t="s">
-        <v>53</v>
+        <v>99</v>
       </c>
       <c r="C54" s="3" t="s">
         <v>51</v>
       </c>
       <c r="D54" s="3" t="s">
         <v>1</v>
       </c>
       <c r="E54" s="3" t="s">
-        <v>5</v>
+        <v>18</v>
       </c>
       <c r="F54" s="3" t="s">
-        <v>55</v>
+        <v>6</v>
       </c>
     </row>
     <row r="55" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A55" s="3">
-        <v>135</v>
+        <v>127</v>
       </c>
       <c r="B55" s="9" t="s">
-        <v>44</v>
+        <v>53</v>
       </c>
       <c r="C55" s="3" t="s">
-        <v>3</v>
+        <v>51</v>
       </c>
       <c r="D55" s="3" t="s">
         <v>1</v>
       </c>
       <c r="E55" s="3" t="s">
-        <v>24</v>
+        <v>5</v>
       </c>
       <c r="F55" s="3" t="s">
-        <v>2</v>
+        <v>55</v>
       </c>
     </row>
     <row r="56" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A56" s="3">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="B56" s="9" t="s">
-        <v>134</v>
+        <v>44</v>
       </c>
       <c r="C56" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D56" s="3" t="s">
         <v>1</v>
       </c>
       <c r="E56" s="3" t="s">
         <v>24</v>
       </c>
       <c r="F56" s="3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="57" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A57" s="3">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="B57" s="9" t="s">
-        <v>45</v>
+        <v>134</v>
       </c>
       <c r="C57" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D57" s="3" t="s">
         <v>1</v>
       </c>
       <c r="E57" s="3" t="s">
         <v>24</v>
       </c>
       <c r="F57" s="3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="58" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A58" s="3">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="B58" s="9" t="s">
-        <v>23</v>
+        <v>45</v>
       </c>
       <c r="C58" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D58" s="3" t="s">
         <v>1</v>
       </c>
       <c r="E58" s="3" t="s">
         <v>24</v>
       </c>
       <c r="F58" s="3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="59" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A59" s="3">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="B59" s="9" t="s">
-        <v>46</v>
+        <v>23</v>
       </c>
       <c r="C59" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D59" s="3" t="s">
         <v>1</v>
       </c>
       <c r="E59" s="3" t="s">
         <v>24</v>
       </c>
       <c r="F59" s="3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="60" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A60" s="3">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="B60" s="9" t="s">
-        <v>129</v>
+        <v>46</v>
       </c>
       <c r="C60" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D60" s="3" t="s">
         <v>1</v>
       </c>
       <c r="E60" s="3" t="s">
         <v>24</v>
       </c>
       <c r="F60" s="3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="61" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A61" s="3">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="B61" s="9" t="s">
-        <v>25</v>
+        <v>129</v>
       </c>
       <c r="C61" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D61" s="3" t="s">
         <v>1</v>
       </c>
       <c r="E61" s="3" t="s">
         <v>24</v>
       </c>
       <c r="F61" s="3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="62" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A62" s="3">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="B62" s="9" t="s">
-        <v>47</v>
+        <v>25</v>
       </c>
       <c r="C62" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D62" s="3" t="s">
         <v>1</v>
       </c>
       <c r="E62" s="3" t="s">
         <v>24</v>
       </c>
       <c r="F62" s="3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="63" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A63" s="3">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="B63" s="9" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="C63" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D63" s="3" t="s">
         <v>1</v>
       </c>
       <c r="E63" s="3" t="s">
         <v>24</v>
       </c>
       <c r="F63" s="3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="64" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A64" s="3">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="B64" s="9" t="s">
-        <v>70</v>
+        <v>48</v>
       </c>
       <c r="C64" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D64" s="3" t="s">
         <v>1</v>
       </c>
       <c r="E64" s="3" t="s">
         <v>24</v>
       </c>
       <c r="F64" s="3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="65" spans="1:11" s="3" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A65" s="3">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="B65" s="9" t="s">
-        <v>130</v>
+        <v>70</v>
       </c>
       <c r="C65" s="3" t="s">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="D65" s="3" t="s">
         <v>1</v>
       </c>
       <c r="E65" s="3" t="s">
-        <v>5</v>
+        <v>24</v>
       </c>
       <c r="F65" s="3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="66" spans="1:11" s="3" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A66" s="3">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="B66" s="9" t="s">
-        <v>49</v>
+        <v>130</v>
       </c>
       <c r="C66" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D66" s="3" t="s">
         <v>1</v>
       </c>
       <c r="E66" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F66" s="3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="67" spans="1:11" s="3" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A67" s="3">
-        <v>197</v>
+        <v>154</v>
       </c>
       <c r="B67" s="9" t="s">
-        <v>110</v>
+        <v>49</v>
       </c>
       <c r="C67" s="3" t="s">
-        <v>51</v>
+        <v>9</v>
       </c>
       <c r="D67" s="3" t="s">
         <v>1</v>
       </c>
       <c r="E67" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F67" s="3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="68" spans="1:11" s="3" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A68" s="3">
+        <v>197</v>
+      </c>
+      <c r="B68" s="9" t="s">
+        <v>110</v>
+      </c>
+      <c r="C68" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="D68" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="E68" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F68" s="3" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="69" spans="1:11" s="3" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A69" s="3">
         <v>1190</v>
       </c>
-      <c r="B68" s="9" t="s">
+      <c r="B69" s="9" t="s">
         <v>135</v>
       </c>
-      <c r="C68" s="3" t="s">
+      <c r="C69" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="D68" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E68" s="3" t="s">
+      <c r="D69" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="E69" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="F68" s="3" t="s">
-[...2 lines deleted...]
-      <c r="H68" s="3" t="e">
+      <c r="F69" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="H69" s="3" t="e">
         <f>+#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="69" spans="1:11" s="3" customFormat="1" x14ac:dyDescent="0.35">
-[...20 lines deleted...]
-    </row>
     <row r="70" spans="1:11" s="3" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A70" s="3">
-        <v>1200</v>
+        <v>1199</v>
       </c>
       <c r="B70" s="9" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="C70" s="3" t="s">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="D70" s="3" t="s">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="E70" s="3" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="F70" s="3" t="s">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="J70" s="8"/>
       <c r="K70" s="8"/>
     </row>
     <row r="71" spans="1:11" s="3" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A71" s="3">
-        <v>1201</v>
+        <v>1200</v>
       </c>
       <c r="B71" s="9" t="s">
-        <v>77</v>
+        <v>63</v>
       </c>
       <c r="C71" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D71" s="3" t="s">
         <v>1</v>
       </c>
       <c r="E71" s="3" t="s">
         <v>18</v>
       </c>
       <c r="F71" s="3" t="s">
         <v>6</v>
       </c>
       <c r="J71" s="8"/>
       <c r="K71" s="8"/>
     </row>
     <row r="72" spans="1:11" s="3" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A72" s="3">
-        <v>1202</v>
+        <v>1201</v>
       </c>
       <c r="B72" s="9" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="C72" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D72" s="3" t="s">
         <v>1</v>
       </c>
       <c r="E72" s="3" t="s">
         <v>18</v>
       </c>
       <c r="F72" s="3" t="s">
         <v>6</v>
       </c>
       <c r="J72" s="8"/>
       <c r="K72" s="8"/>
     </row>
     <row r="73" spans="1:11" s="3" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A73" s="3">
-        <v>1215</v>
+        <v>1202</v>
       </c>
       <c r="B73" s="9" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="C73" s="3" t="s">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="D73" s="3" t="s">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="E73" s="3" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="F73" s="3" t="s">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="J73" s="8"/>
       <c r="K73" s="8"/>
     </row>
     <row r="74" spans="1:11" s="3" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A74" s="3">
-        <v>1216</v>
+        <v>1215</v>
       </c>
       <c r="B74" s="9" t="s">
-        <v>58</v>
+        <v>73</v>
       </c>
       <c r="C74" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D74" s="3" t="s">
         <v>4</v>
       </c>
       <c r="E74" s="3" t="s">
         <v>24</v>
       </c>
       <c r="F74" s="3" t="s">
         <v>2</v>
       </c>
       <c r="J74" s="8"/>
       <c r="K74" s="8"/>
     </row>
     <row r="75" spans="1:11" s="3" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A75" s="3">
-        <v>1217</v>
+        <v>1216</v>
       </c>
       <c r="B75" s="9" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="C75" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D75" s="3" t="s">
         <v>4</v>
       </c>
       <c r="E75" s="3" t="s">
         <v>24</v>
       </c>
       <c r="F75" s="3" t="s">
         <v>2</v>
       </c>
       <c r="J75" s="8"/>
       <c r="K75" s="8"/>
     </row>
     <row r="76" spans="1:11" s="3" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A76" s="3">
-        <v>1218</v>
+        <v>1217</v>
       </c>
       <c r="B76" s="9" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="C76" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D76" s="3" t="s">
         <v>4</v>
       </c>
       <c r="E76" s="3" t="s">
         <v>24</v>
       </c>
       <c r="F76" s="3" t="s">
         <v>2</v>
       </c>
       <c r="J76" s="8"/>
       <c r="K76" s="8"/>
     </row>
     <row r="77" spans="1:11" s="3" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A77" s="3">
-        <v>1219</v>
+        <v>1218</v>
       </c>
       <c r="B77" s="9" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="C77" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D77" s="3" t="s">
         <v>4</v>
       </c>
       <c r="E77" s="3" t="s">
         <v>24</v>
       </c>
       <c r="F77" s="3" t="s">
         <v>2</v>
       </c>
       <c r="J77" s="8"/>
       <c r="K77" s="8"/>
     </row>
     <row r="78" spans="1:11" s="3" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A78" s="3">
-        <v>1220</v>
+        <v>1219</v>
       </c>
       <c r="B78" s="9" t="s">
-        <v>74</v>
+        <v>61</v>
       </c>
       <c r="C78" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D78" s="3" t="s">
         <v>4</v>
       </c>
       <c r="E78" s="3" t="s">
         <v>24</v>
       </c>
       <c r="F78" s="3" t="s">
         <v>2</v>
       </c>
       <c r="J78" s="8"/>
       <c r="K78" s="8"/>
     </row>
     <row r="79" spans="1:11" s="3" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A79" s="3">
-        <v>1221</v>
+        <v>1220</v>
       </c>
       <c r="B79" s="9" t="s">
-        <v>64</v>
+        <v>74</v>
       </c>
       <c r="C79" s="3" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D79" s="3" t="s">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="E79" s="3" t="s">
-        <v>118</v>
+        <v>24</v>
       </c>
       <c r="F79" s="3" t="s">
         <v>2</v>
       </c>
       <c r="J79" s="8"/>
       <c r="K79" s="8"/>
     </row>
     <row r="80" spans="1:11" s="3" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A80" s="3">
-        <v>1222</v>
+        <v>1221</v>
       </c>
       <c r="B80" s="9" t="s">
-        <v>7</v>
+        <v>64</v>
       </c>
       <c r="C80" s="3" t="s">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="D80" s="3" t="s">
         <v>1</v>
       </c>
       <c r="E80" s="3" t="s">
-        <v>18</v>
+        <v>118</v>
       </c>
       <c r="F80" s="3" t="s">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="J80" s="8"/>
       <c r="K80" s="8"/>
     </row>
     <row r="81" spans="1:11" s="3" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A81" s="3">
-        <v>1223</v>
+        <v>1222</v>
       </c>
       <c r="B81" s="9" t="s">
-        <v>54</v>
+        <v>7</v>
       </c>
       <c r="C81" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D81" s="3" t="s">
         <v>1</v>
       </c>
       <c r="E81" s="3" t="s">
-        <v>5</v>
+        <v>18</v>
       </c>
       <c r="F81" s="3" t="s">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="J81" s="8"/>
       <c r="K81" s="8"/>
     </row>
     <row r="82" spans="1:11" s="3" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A82" s="3">
-        <v>1224</v>
+        <v>1223</v>
       </c>
       <c r="B82" s="9" t="s">
-        <v>8</v>
+        <v>54</v>
       </c>
       <c r="C82" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D82" s="3" t="s">
         <v>1</v>
       </c>
       <c r="E82" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F82" s="3" t="s">
         <v>2</v>
       </c>
       <c r="J82" s="8"/>
       <c r="K82" s="8"/>
     </row>
     <row r="83" spans="1:11" s="3" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A83" s="3">
-        <v>1225</v>
+        <v>1224</v>
       </c>
       <c r="B83" s="9" t="s">
-        <v>65</v>
+        <v>8</v>
       </c>
       <c r="C83" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D83" s="3" t="s">
         <v>1</v>
       </c>
       <c r="E83" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F83" s="3" t="s">
         <v>2</v>
       </c>
       <c r="J83" s="8"/>
       <c r="K83" s="8"/>
     </row>
     <row r="84" spans="1:11" s="3" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A84" s="3">
-        <v>1226</v>
+        <v>1225</v>
       </c>
       <c r="B84" s="9" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="C84" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D84" s="3" t="s">
         <v>1</v>
       </c>
       <c r="E84" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F84" s="3" t="s">
         <v>2</v>
       </c>
       <c r="J84" s="8"/>
       <c r="K84" s="8"/>
     </row>
     <row r="85" spans="1:11" s="3" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A85" s="3">
-        <v>1227</v>
+        <v>1226</v>
       </c>
       <c r="B85" s="9" t="s">
-        <v>136</v>
+        <v>66</v>
       </c>
       <c r="C85" s="3" t="s">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="D85" s="3" t="s">
         <v>1</v>
       </c>
       <c r="E85" s="3" t="s">
-        <v>24</v>
+        <v>5</v>
       </c>
       <c r="F85" s="3" t="s">
         <v>2</v>
       </c>
       <c r="J85" s="8"/>
       <c r="K85" s="8"/>
     </row>
     <row r="86" spans="1:11" s="3" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A86" s="3">
-        <v>1228</v>
+        <v>1227</v>
       </c>
       <c r="B86" s="9" t="s">
-        <v>67</v>
+        <v>136</v>
       </c>
       <c r="C86" s="3" t="s">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D86" s="3" t="s">
         <v>1</v>
       </c>
       <c r="E86" s="3" t="s">
-        <v>118</v>
+        <v>24</v>
       </c>
       <c r="F86" s="3" t="s">
-        <v>55</v>
+        <v>2</v>
       </c>
       <c r="J86" s="8"/>
       <c r="K86" s="8"/>
     </row>
     <row r="87" spans="1:11" s="3" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A87" s="3">
-        <v>1229</v>
+        <v>1228</v>
       </c>
       <c r="B87" s="9" t="s">
-        <v>108</v>
+        <v>67</v>
       </c>
       <c r="C87" s="3" t="s">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="D87" s="3" t="s">
         <v>1</v>
       </c>
       <c r="E87" s="3" t="s">
-        <v>5</v>
+        <v>118</v>
       </c>
       <c r="F87" s="3" t="s">
-        <v>2</v>
+        <v>55</v>
       </c>
       <c r="J87" s="8"/>
       <c r="K87" s="8"/>
     </row>
     <row r="88" spans="1:11" s="3" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A88" s="3">
-        <v>1230</v>
+        <v>1229</v>
       </c>
       <c r="B88" s="9" t="s">
-        <v>119</v>
+        <v>108</v>
       </c>
       <c r="C88" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D88" s="3" t="s">
         <v>1</v>
       </c>
       <c r="E88" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F88" s="3" t="s">
         <v>2</v>
       </c>
       <c r="J88" s="8"/>
       <c r="K88" s="8"/>
     </row>
     <row r="89" spans="1:11" s="3" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A89" s="3">
-        <v>1231</v>
+        <v>1230</v>
       </c>
       <c r="B89" s="9" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="C89" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D89" s="3" t="s">
         <v>1</v>
       </c>
       <c r="E89" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F89" s="3" t="s">
         <v>2</v>
       </c>
       <c r="J89" s="8"/>
       <c r="K89" s="8"/>
     </row>
     <row r="90" spans="1:11" s="3" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A90" s="3">
-        <v>1232</v>
+        <v>1231</v>
       </c>
       <c r="B90" s="9" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="C90" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D90" s="3" t="s">
         <v>1</v>
       </c>
       <c r="E90" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F90" s="3" t="s">
         <v>2</v>
       </c>
       <c r="J90" s="8"/>
       <c r="K90" s="8"/>
     </row>
     <row r="91" spans="1:11" s="3" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A91" s="3">
-        <v>1233</v>
+        <v>1232</v>
       </c>
       <c r="B91" s="9" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="C91" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D91" s="3" t="s">
         <v>1</v>
       </c>
       <c r="E91" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F91" s="3" t="s">
         <v>2</v>
       </c>
       <c r="J91" s="8"/>
       <c r="K91" s="8"/>
     </row>
     <row r="92" spans="1:11" s="3" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A92" s="3">
-        <v>1234</v>
+        <v>1233</v>
       </c>
       <c r="B92" s="9" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="C92" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D92" s="3" t="s">
         <v>1</v>
       </c>
       <c r="E92" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F92" s="3" t="s">
         <v>2</v>
       </c>
       <c r="J92" s="8"/>
       <c r="K92" s="8"/>
     </row>
     <row r="93" spans="1:11" s="3" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A93" s="3">
-        <v>1235</v>
+        <v>1234</v>
       </c>
       <c r="B93" s="9" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="C93" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D93" s="3" t="s">
         <v>1</v>
       </c>
       <c r="E93" s="3" t="s">
-        <v>80</v>
+        <v>5</v>
       </c>
       <c r="F93" s="3" t="s">
-        <v>55</v>
+        <v>2</v>
       </c>
       <c r="J93" s="8"/>
       <c r="K93" s="8"/>
     </row>
     <row r="94" spans="1:11" s="3" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A94" s="3">
-        <v>1236</v>
+        <v>1235</v>
       </c>
       <c r="B94" s="9" t="s">
-        <v>68</v>
+        <v>124</v>
       </c>
       <c r="C94" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D94" s="3" t="s">
         <v>1</v>
       </c>
       <c r="E94" s="3" t="s">
         <v>80</v>
       </c>
       <c r="F94" s="3" t="s">
         <v>55</v>
       </c>
       <c r="J94" s="8"/>
       <c r="K94" s="8"/>
     </row>
     <row r="95" spans="1:11" s="3" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A95" s="3">
-        <v>1237</v>
+        <v>1236</v>
       </c>
       <c r="B95" s="9" t="s">
-        <v>125</v>
+        <v>68</v>
       </c>
       <c r="C95" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D95" s="3" t="s">
         <v>1</v>
       </c>
       <c r="E95" s="3" t="s">
         <v>80</v>
       </c>
       <c r="F95" s="3" t="s">
         <v>55</v>
       </c>
       <c r="J95" s="8"/>
       <c r="K95" s="8"/>
     </row>
     <row r="96" spans="1:11" s="3" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A96" s="3">
-        <v>1238</v>
+        <v>1237</v>
       </c>
       <c r="B96" s="9" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="C96" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D96" s="3" t="s">
         <v>1</v>
       </c>
       <c r="E96" s="3" t="s">
         <v>80</v>
       </c>
       <c r="F96" s="3" t="s">
         <v>55</v>
       </c>
       <c r="J96" s="8"/>
       <c r="K96" s="8"/>
     </row>
     <row r="97" spans="1:11" s="3" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A97" s="3">
-        <v>1239</v>
+        <v>1238</v>
       </c>
       <c r="B97" s="9" t="s">
-        <v>93</v>
+        <v>126</v>
       </c>
       <c r="C97" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D97" s="3" t="s">
         <v>1</v>
       </c>
       <c r="E97" s="3" t="s">
-        <v>5</v>
+        <v>80</v>
       </c>
       <c r="F97" s="3" t="s">
-        <v>2</v>
+        <v>55</v>
       </c>
       <c r="J97" s="8"/>
       <c r="K97" s="8"/>
     </row>
     <row r="98" spans="1:11" s="3" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A98" s="3">
-        <v>1240</v>
+        <v>1239</v>
       </c>
       <c r="B98" s="9" t="s">
-        <v>62</v>
+        <v>93</v>
       </c>
       <c r="C98" s="3" t="s">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="D98" s="3" t="s">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="E98" s="3" t="s">
-        <v>24</v>
+        <v>5</v>
       </c>
       <c r="F98" s="3" t="s">
         <v>2</v>
       </c>
       <c r="J98" s="8"/>
       <c r="K98" s="8"/>
     </row>
     <row r="99" spans="1:11" s="3" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A99" s="3">
-        <v>1241</v>
+        <v>1240</v>
       </c>
       <c r="B99" s="9" t="s">
-        <v>127</v>
+        <v>62</v>
       </c>
       <c r="C99" s="3" t="s">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="D99" s="3" t="s">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="E99" s="3" t="s">
-        <v>5</v>
+        <v>24</v>
       </c>
       <c r="F99" s="3" t="s">
         <v>2</v>
       </c>
       <c r="J99" s="8"/>
       <c r="K99" s="8"/>
     </row>
     <row r="100" spans="1:11" s="3" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A100" s="3">
-        <v>1242</v>
+        <v>1241</v>
       </c>
       <c r="B100" s="9" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="C100" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D100" s="3" t="s">
         <v>1</v>
       </c>
       <c r="E100" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F100" s="3" t="s">
         <v>2</v>
       </c>
       <c r="J100" s="8"/>
       <c r="K100" s="8"/>
     </row>
     <row r="101" spans="1:11" s="3" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A101" s="3">
-        <v>1243</v>
+        <v>1242</v>
       </c>
       <c r="B101" s="9" t="s">
-        <v>76</v>
+        <v>128</v>
       </c>
       <c r="C101" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D101" s="3" t="s">
         <v>1</v>
       </c>
       <c r="E101" s="3" t="s">
-        <v>18</v>
+        <v>5</v>
       </c>
       <c r="F101" s="3" t="s">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="J101" s="8"/>
       <c r="K101" s="8"/>
     </row>
     <row r="102" spans="1:11" s="3" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="B102" s="9"/>
+      <c r="A102" s="3">
+        <v>1243</v>
+      </c>
+      <c r="B102" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="C102" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D102" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="E102" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="F102" s="3" t="s">
+        <v>6</v>
+      </c>
       <c r="J102" s="8"/>
       <c r="K102" s="8"/>
     </row>
     <row r="103" spans="1:11" s="3" customFormat="1" x14ac:dyDescent="0.35">
       <c r="B103" s="9"/>
-    </row>
-    <row r="104" spans="1:11" x14ac:dyDescent="0.35"/>
+      <c r="J103" s="8"/>
+      <c r="K103" s="8"/>
+    </row>
+    <row r="104" spans="1:11" s="3" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B104" s="9"/>
+    </row>
+    <row r="105" spans="1:11" x14ac:dyDescent="0.35"/>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:I102">
-    <sortCondition ref="A2:A102"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:I103">
+    <sortCondition ref="A2:A103"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9C15C5E3-4691-4044-AEC3-F369988D1F8A}">
   <dimension ref="A1:H10"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="14.5" zeroHeight="1" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="8" width="10.90625" style="5" customWidth="1"/>
     <col min="9" max="16384" width="10.90625" style="5" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A1" s="10" t="s">
         <v>132</v>
       </c>
       <c r="B1" s="10"/>